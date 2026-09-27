--- v7 (2026-09-04)
+++ v8 (2026-09-27)
@@ -788,51 +788,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W04, K_W06, K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W10, K_W01, K_W02, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1234,51 +1234,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot posiada umiejętność posługiwania się miernikami mocy oraz w zakresie podstawowym wektorowym analizatorem obwodów i analizatorem widma;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>