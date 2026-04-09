--- v2 (2026-02-28)
+++ v3 (2026-04-09)
@@ -1132,67 +1132,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U01, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>