--- v3 (2026-04-09)
+++ v4 (2026-05-04)
@@ -982,51 +982,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W08, K_W10, K_W12, K_W13, K_W14</w:t>
+        <w:t xml:space="preserve">K_W08, K_W10, K_W12, K_W13, K_W14, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1132,67 +1132,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U01, K_U03, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>