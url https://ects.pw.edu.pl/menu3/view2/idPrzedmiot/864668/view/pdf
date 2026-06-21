--- v4 (2026-05-04)
+++ v5 (2026-06-21)
@@ -982,51 +982,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W10, K_W12, K_W13, K_W14, K_W03</w:t>
+        <w:t xml:space="preserve">K_W10, K_W12, K_W13, K_W14, K_W03, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>