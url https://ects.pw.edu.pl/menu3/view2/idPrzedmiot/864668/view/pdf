--- v5 (2026-06-21)
+++ v6 (2026-07-25)
@@ -982,51 +982,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W12, K_W13, K_W14, K_W03, K_W08</w:t>
+        <w:t xml:space="preserve">K_W03, K_W08, K_W10, K_W12, K_W13, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1132,67 +1132,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U01, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>