--- v6 (2026-07-25)
+++ v7 (2026-09-04)
@@ -912,287 +912,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W08, K_W12, K_W13, K_W14</w:t>
+        <w:t xml:space="preserve">K_W12, K_W13, K_W14, K_W03, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat obiektowego modelu dokumentu, serwisów sieciowych i architektury Java Enterprise Edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W08, K_W10, K_W12, K_W13, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka OPA-W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę na temat obiektowego modelu dokumentu, serwisów sieciowych i architektury Java Enterprise Edition</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować, zaimplementować, uruchomić i przetestować współbieżny i rozproszony system w Javie w architekturze klient-serwer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian 2</w:t>
+        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W08, K_W10, K_W12, K_W13, K_W14</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o, III.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka OPA-U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować, zaimplementować, uruchomić i przetestować współbieżny i rozproszony system w Javie w architekturze klient-serwer</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować dynamiczną stronę internetową z wykorzystaniem systemu zarządzania treścią</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 1</w:t>
+        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>