--- v7 (2026-09-04)
+++ v8 (2026-09-28)
@@ -912,67 +912,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W13, K_W14, K_W03, K_W08</w:t>
+        <w:t xml:space="preserve">K_W13, K_W14, K_W03, K_W08, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat obiektowego modelu dokumentu, serwisów sieciowych i architektury Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>