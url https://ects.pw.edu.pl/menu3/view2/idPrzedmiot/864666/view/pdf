--- v0 (2025-11-03)
+++ v1 (2026-04-10)
@@ -1201,67 +1201,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń L i N, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
+        <w:t xml:space="preserve">K_U08, K_U15, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>