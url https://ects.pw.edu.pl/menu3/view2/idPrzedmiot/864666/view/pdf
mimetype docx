--- v1 (2026-04-10)
+++ v2 (2026-06-28)
@@ -1077,51 +1077,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posłużyć się właściwie dobranymi metodami i urządzeniami umożliwiającymi pomiary sygnałów łącza radiowego systemów komórkowych, potrafi uniknąc błedów wynikajacych z ograniczeń aparatury pomiarowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,67 +1201,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń L i N, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U15, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>