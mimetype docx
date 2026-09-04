--- v2 (2026-06-28)
+++ v3 (2026-09-04)
@@ -1061,67 +1061,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe 1 i 2, laboratoria J, K i N</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.3.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posłużyć się właściwie dobranymi metodami i urządzeniami umożliwiającymi pomiary sygnałów łącza radiowego systemów komórkowych, potrafi uniknąc błedów wynikajacych z ograniczeń aparatury pomiarowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>