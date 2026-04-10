--- v2 (2026-03-20)
+++ v3 (2026-04-10)
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>