--- v3 (2026-04-10)
+++ v4 (2026-05-08)
@@ -782,51 +782,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe nieformalne, pół-formalne i formalne techniki (notacje, modele) wyrażania i badania zachowania protokołu (klasy transformacji formalnych i badań empirycznych), oraz jest świadom roli i ograniczneń formalizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>