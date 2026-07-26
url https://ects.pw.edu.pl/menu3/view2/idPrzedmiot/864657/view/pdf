--- v4 (2026-05-08)
+++ v5 (2026-07-26)
@@ -782,51 +782,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe nieformalne, pół-formalne i formalne techniki (notacje, modele) wyrażania i badania zachowania protokołu (klasy transformacji formalnych i badań empirycznych), oraz jest świadom roli i ograniczneń formalizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1056,67 +1056,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>