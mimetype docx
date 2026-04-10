--- v2 (2026-03-19)
+++ v3 (2026-04-10)
@@ -949,67 +949,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W05, K_W08, K_W12</w:t>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W12, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TSST_U01: </w:t>
       </w:r>
     </w:p>
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U05, K_U06, K_U09, K_U13</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U05, K_U06, K_U09, K_U13, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TSST_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi porownac jakosc i efektywnosc roznych metod kierowania i zabezpieczania ruchu w sieciach transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1169,67 +1169,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U10, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TSST_K01: </w:t>
       </w:r>
     </w:p>