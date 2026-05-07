--- v3 (2026-04-10)
+++ v4 (2026-05-07)
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U05, K_U06, K_U09, K_U13, K_U01</w:t>
+        <w:t xml:space="preserve">K_U13, K_U01, K_U02, K_U03, K_U05, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW, I.P6S_UK, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TSST_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi porownac jakosc i efektywnosc roznych metod kierowania i zabezpieczania ruchu w sieciach transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>