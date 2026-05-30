--- v4 (2026-05-07)
+++ v5 (2026-05-30)
@@ -739,51 +739,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W08, K_W12, K_W14, K_W15</w:t>
+        <w:t xml:space="preserve">K_W15, K_W05, K_W08, K_W12, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1099,67 +1099,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U01, K_U02, K_U03, K_U05, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U05, K_U06, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW, I.P6S_UK, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TSST_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi porownac jakosc i efektywnosc roznych metod kierowania i zabezpieczania ruchu w sieciach transportowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1249,51 +1249,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>