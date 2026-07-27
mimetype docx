--- v5 (2026-05-30)
+++ v6 (2026-07-27)
@@ -739,51 +739,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W05, K_W08, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_W12, K_W14, K_W15, K_W05, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1169,51 +1169,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1249,51 +1249,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>