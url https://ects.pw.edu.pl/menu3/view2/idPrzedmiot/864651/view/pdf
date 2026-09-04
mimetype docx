--- v6 (2026-07-27)
+++ v7 (2026-09-04)
@@ -739,51 +739,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W14, K_W15, K_W05, K_W08</w:t>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W12, K_W14, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>