--- v7 (2026-07-26)
+++ v8 (2026-09-27)
@@ -902,51 +902,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1, kolokwium 2,  zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W08, K_W09, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W03, K_W08, K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1192,67 +1192,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie projektowe, kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student jest w stanie przeprowadzić bilans energetyczny łącza satelitarnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1262,67 +1262,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie projektowe, kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U10, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U01, K_U05, K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student  umie wyznaczyć wymagane parametry stacji naziemnej dla zadanych parametrów transmisyjnych systemu satelitarnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>