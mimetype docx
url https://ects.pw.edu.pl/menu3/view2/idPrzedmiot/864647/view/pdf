--- v3 (2026-03-29)
+++ v4 (2026-05-07)
@@ -832,497 +832,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1, kolokwium 2 zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W14, K_W08, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada wiedzę  na  temat zasad, metod tworzenia bilansu energetycznego łącza satelitarnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 1, kolokwium 2,  zadanie projektowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W08, K_W09, K_W12, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie opisać  podstawowe  elementy satelitarnych systemów wielowiązkowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W12, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi określić główne cechy  oraz zysk wynikający z zastosowania technologii OBP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W12, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi opisać współczesne systemy komunikacyjne  realizowane z wykorzystaniem sztucznych satelitów Ziemi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W09, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada wiedzę  na  temat zasad, metod tworzenia bilansu energetycznego łącza satelitarnego.</w:t>
+        <w:t xml:space="preserve">Student potrafi wykonać analizę zakłóceń i zniekształceń występujących w łączu satelitarnym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 1, kolokwium 2,  zadanie projektowe</w:t>
+        <w:t xml:space="preserve">Zadanie projektowe, kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W12, K_W14, K_W03, K_W08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie opisać  podstawowe  elementy satelitarnych systemów wielowiązkowych.</w:t>
+        <w:t xml:space="preserve">Student jest w stanie przeprowadzić bilans energetyczny łącza satelitarnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 2</w:t>
+        <w:t xml:space="preserve">Zadanie projektowe, kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U10, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...289 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student  umie wyznaczyć wymagane parametry stacji naziemnej dla zadanych parametrów transmisyjnych systemu satelitarnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>