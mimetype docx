--- v4 (2026-05-07)
+++ v5 (2026-05-28)
@@ -832,51 +832,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1, kolokwium 2 zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U10, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student  umie wyznaczyć wymagane parametry stacji naziemnej dla zadanych parametrów transmisyjnych systemu satelitarnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>