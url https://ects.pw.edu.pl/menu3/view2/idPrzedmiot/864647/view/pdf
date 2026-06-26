--- v5 (2026-05-28)
+++ v6 (2026-06-26)
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1 i kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12, K_W14, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>