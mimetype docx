--- v6 (2026-06-26)
+++ v7 (2026-07-26)
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1 i kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W12, K_W14, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W12, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1192,67 +1192,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie projektowe, kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student jest w stanie przeprowadzić bilans energetyczny łącza satelitarnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>