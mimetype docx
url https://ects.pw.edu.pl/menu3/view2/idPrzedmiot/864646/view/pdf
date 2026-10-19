--- v6 (2026-09-04)
+++ v7 (2026-10-19)
@@ -883,331 +883,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka STDA_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Urządzenia Transmisji Danych. Podział, Format Danych, Konwersja, Normaizacja międzynarodowa ITU-T.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka STDA_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Procedury wymiany informacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka STDA_W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kompresja danych wg protokołów ITU-T</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka STDA_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podstawowe pomiary w systemach transmisji danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W08</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">K_W08, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>