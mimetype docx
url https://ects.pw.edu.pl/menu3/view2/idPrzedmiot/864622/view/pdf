--- v1 (2026-02-24)
+++ v2 (2026-04-12)
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1208,51 +1208,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność obliczenia zysku kierunkowego i impedancji wejściowej anteny liniowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>