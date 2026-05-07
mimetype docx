--- v2 (2026-04-12)
+++ v3 (2026-05-07)
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1332,67 +1332,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować numerycznie propagację fali radiowej w terenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>