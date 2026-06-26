--- v3 (2026-05-07)
+++ v4 (2026-06-26)
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaprojektowanie anteny tubowej lub parabolicznej na zadany zysk kierunkowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1332,67 +1332,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi modelować numerycznie propagację fali radiowej w terenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>