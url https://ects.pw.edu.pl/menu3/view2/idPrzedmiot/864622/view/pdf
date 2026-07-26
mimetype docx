--- v4 (2026-06-26)
+++ v5 (2026-07-26)
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaprojektowanie anteny tubowej lub parabolicznej na zadany zysk kierunkowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>