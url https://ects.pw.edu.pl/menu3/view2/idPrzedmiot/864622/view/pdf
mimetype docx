--- v5 (2026-07-26)
+++ v6 (2026-09-04)
@@ -1192,67 +1192,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 2, zadanie projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność obliczenia zysku kierunkowego i impedancji wejściowej anteny liniowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>