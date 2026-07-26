--- v3 (2026-05-07)
+++ v4 (2026-07-26)
@@ -945,51 +945,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1, 2, 3, egzamin, ćwiczenie 1, 2, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W04, K_W05, K_W08, K_W11</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1305,67 +1305,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 3, egzamin, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U12</w:t>
+        <w:t xml:space="preserve">K_U09, K_U12, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC1-K1: </w:t>
       </w:r>
     </w:p>