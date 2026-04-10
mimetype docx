--- v2 (2026-03-19)
+++ v3 (2026-04-10)
@@ -1025,67 +1025,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPST_5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaprojektować, zaimplementować w postaci modelu symulacyjnego i przeanalizować pracę układu czysto-optycznego przetwarzania sygnałów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>