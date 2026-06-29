--- v3 (2026-04-10)
+++ v4 (2026-06-29)
@@ -1165,67 +1165,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPST_7: </w:t>
       </w:r>
     </w:p>