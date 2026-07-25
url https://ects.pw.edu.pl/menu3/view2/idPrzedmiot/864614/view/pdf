--- v4 (2026-06-29)
+++ v5 (2026-07-25)
@@ -1095,67 +1095,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U10, K_U12</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U12, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPST_6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">przygotować i przeprowadzić prezentację wyników prac dotyczącą czysto-optycznego przetwarzania sygnałów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1165,67 +1165,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPST_7: </w:t>
       </w:r>
     </w:p>