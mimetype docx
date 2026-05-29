--- v1 (2025-12-25)
+++ v2 (2026-05-29)
@@ -1036,67 +1036,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 2, Lab. 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka LCPS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność projektowania filtrów cyfrowych o zadanych parametrach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>