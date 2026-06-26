--- v2 (2026-05-29)
+++ v3 (2026-06-26)
@@ -1036,67 +1036,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 2, Lab. 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka LCPS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność projektowania filtrów cyfrowych o zadanych parametrach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1106,67 +1106,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 3, Lab. 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U12, K_U16</w:t>
+        <w:t xml:space="preserve">K_U12, K_U16, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka LCPS_K01: </w:t>
       </w:r>
     </w:p>