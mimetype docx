--- v3 (2026-03-20)
+++ v4 (2026-05-07)
@@ -781,51 +781,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe i kolokwia do laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1281,67 +1281,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>