--- v4 (2026-05-07)
+++ v5 (2026-06-26)
@@ -991,51 +991,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium wykładowe, częściowo kolokwia do laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1281,67 +1281,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>