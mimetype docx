--- v5 (2026-06-26)
+++ v6 (2026-09-04)
@@ -991,51 +991,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium wykładowe, częściowo kolokwia do laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W08, K_W11</w:t>
+        <w:t xml:space="preserve">K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1297,51 +1297,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>