--- v8 (2026-09-04)
+++ v9 (2026-09-30)
@@ -962,207 +962,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić (wyjaśnić) zasady działania podstawowych (naziemnych i satelitarnych) systemów radionawigacyjnych , w tym TRANSIT , GPS i GLONASS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi sformułować równania stadiometryczne opisujące działanie omawianych systemów i podać metody ich rozwiązania w celu wyznaczenia położenia odbiornika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>