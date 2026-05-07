--- v4 (2026-03-21)
+++ v5 (2026-05-07)
@@ -892,207 +892,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować niektóre z bloków funkcjonalnych monostatycznego systemu radiolokacyj- nego, np. liniowego szyku antenowego, filtru dopasowanego, detektora fazowego, itp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować niektóre z bloków funkcjonalnych monostatycznego systemu radiolokacyj- nego, np. liniowego szyku antenowego, filtru dopasowanego, detektora fazowego, itp.</w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić (wyjaśnić) zasady działania podstawowych (naziemnych i satelitarnych) systemów radionawigacyjnych , w tym TRANSIT , GPS i GLONASS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>