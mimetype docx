--- v5 (2026-05-07)
+++ v6 (2026-06-23)
@@ -892,67 +892,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować niektóre z bloków funkcjonalnych monostatycznego systemu radiolokacyj- nego, np. liniowego szyku antenowego, filtru dopasowanego, detektora fazowego, itp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1242,51 +1242,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>