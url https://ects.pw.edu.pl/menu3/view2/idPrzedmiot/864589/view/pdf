--- v6 (2026-06-23)
+++ v7 (2026-07-26)
@@ -962,87 +962,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić (wyjaśnić) zasady działania podstawowych (naziemnych i satelitarnych) systemów radionawigacyjnych , w tym TRANSIT , GPS i GLONASS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1061,232 +1131,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić (wyjaśnić) zasady działania podstawowych (naziemnych i satelitarnych) systemów radionawigacyjnych , w tym TRANSIT , GPS i GLONASS</w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi sformułować równania stadiometryczne opisujące działanie omawianych systemów i podać metody ich rozwiązania w celu wyznaczenia położenia odbiornika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić zasady działania systemów ILS, MLS i TLS wspomagających lądowanie samolotów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>