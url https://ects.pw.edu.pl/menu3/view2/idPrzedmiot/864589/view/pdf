--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -962,261 +962,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi omówić (wyjaśnić) zasady działania podstawowych (naziemnych i satelitarnych) systemów radionawigacyjnych , w tym TRANSIT , GPS i GLONASS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egz, cz.ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi zaprojektować strukturę organizacyjną systemów bistaycznego i multistatycznego złożonego z jednego nadajnika (emitera) i czterech pasywnych jednostek odbiorczych </w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi sformułować równania stadiometryczne opisujące działanie omawianych systemów i podać metody ich rozwiązania w celu wyznaczenia położenia odbiornika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>