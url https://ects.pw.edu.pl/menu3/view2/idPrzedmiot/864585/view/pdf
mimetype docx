--- v2 (2026-03-20)
+++ v3 (2026-04-10)
@@ -1129,51 +1129,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi porównać różne techniki ochrony danych przed błędami pod kątem możliwości ich zastosowania i związanych z nimi mproblemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1199,51 +1199,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomiar z wykorzystaniem oscyloskopu i generatora sygnałowego podstawowych parametrów miedzianej linii transmisyjnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>