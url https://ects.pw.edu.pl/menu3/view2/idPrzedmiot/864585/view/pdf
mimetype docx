--- v3 (2026-04-10)
+++ v4 (2026-05-08)
@@ -1183,51 +1183,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dyskusja podczas ćwiczenia, ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>