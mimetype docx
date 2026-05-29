--- v4 (2026-05-08)
+++ v5 (2026-05-29)
@@ -823,51 +823,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dyskusja podczas ćwiczenia, ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>