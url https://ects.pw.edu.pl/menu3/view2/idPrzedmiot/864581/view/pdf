--- v1 (2026-03-19)
+++ v2 (2026-05-07)
@@ -1217,51 +1217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U17, K_U07, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>