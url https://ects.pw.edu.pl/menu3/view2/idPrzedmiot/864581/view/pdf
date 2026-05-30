--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -927,51 +927,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W14, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna techniki i aparaturę pomiarową służace do oceny transmisji w łączu radiowym systemu GSM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,67 +1201,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń L i N, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U07, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14, K_U17, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>