--- v3 (2026-05-30)
+++ v4 (2026-06-26)
@@ -927,51 +927,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W14, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna techniki i aparaturę pomiarową służace do oceny transmisji w łączu radiowym systemu GSM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,67 +1201,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń L i N, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U14, K_U17, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U14, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>