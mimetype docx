--- v4 (2026-06-26)
+++ v5 (2026-07-27)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria J i K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zinterpretować działanie sieci oraz analizować zjawiska zachodzące w łaczach radiowych systemów komórkowych z punktu widzenia ich wpływu na możliwości transmisyjne sieci komórkowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>