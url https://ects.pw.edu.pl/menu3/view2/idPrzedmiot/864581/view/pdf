--- v5 (2026-07-27)
+++ v6 (2026-09-04)
@@ -1131,67 +1131,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria J i K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi zinterpretować działanie sieci oraz analizować zjawiska zachodzące w łaczach radiowych systemów komórkowych z punktu widzenia ich wpływu na możliwości transmisyjne sieci komórkowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1201,67 +1201,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń L i N, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U14, K_U17</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14, K_U17, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CSK_K1: </w:t>
       </w:r>
     </w:p>