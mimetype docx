--- v0 (2025-10-31)
+++ v1 (2026-06-27)
@@ -829,67 +829,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi scharakteryzować metodologię i narzędzia weryficjacji układów cyfrowych do zastosowań multimedialnych i radiokomunikacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>