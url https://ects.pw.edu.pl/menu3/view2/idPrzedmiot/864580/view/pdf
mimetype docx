--- v1 (2026-06-27)
+++ v2 (2026-07-26)
@@ -829,67 +829,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi scharakteryzować metodologię i narzędzia weryficjacji układów cyfrowych do zastosowań multimedialnych i radiokomunikacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1189,51 +1189,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>