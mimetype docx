--- v2 (2026-07-26)
+++ v3 (2026-09-04)
@@ -1135,51 +1135,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprojektować strukturę modułu realizującego przetwarzanie danych cyfrowych celem skalowania typu czas-zasoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1189,51 +1189,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>