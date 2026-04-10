--- v1 (2025-12-25)
+++ v2 (2026-04-10)
@@ -748,67 +748,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>