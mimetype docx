--- v2 (2026-04-10)
+++ v3 (2026-07-26)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przedstawić operacjami arytmetycznymi, opisem w punktach, grafem lub mikrooperacjami działanie procesora i jego podstawowych ukłądów współpracujących</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>