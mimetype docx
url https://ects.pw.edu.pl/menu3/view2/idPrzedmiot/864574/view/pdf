--- v3 (2026-07-26)
+++ v4 (2026-09-04)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przedstawić operacjami arytmetycznymi, opisem w punktach, grafem lub mikrooperacjami działanie procesora i jego podstawowych ukłądów współpracujących</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -914,51 +914,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaprojektować przy zadanych specyfikacjach architekturę, kodowanie i algorytm sterowania kilku-rozkazowego procesora stałoprzecinkowego lub układuy współpracującego. Wykonać systulację VHDL tego projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>