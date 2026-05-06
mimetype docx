--- v0 (2025-10-30)
+++ v1 (2026-05-06)
@@ -1348,51 +1348,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbudować i zweryfikować pomiarowo układ wzmacniacza operacynego  o wzmocnieniu jednostkowym i kształtowanej charakterystyce częstotliwościowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>