--- v1 (2026-05-06)
+++ v2 (2026-07-25)
@@ -832,51 +832,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawdzianu wejściowego i sprawozdania Lab4 – Lab7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1348,51 +1348,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbudować i zweryfikować pomiarowo układ wzmacniacza operacynego  o wzmocnieniu jednostkowym i kształtowanej charakterystyce częstotliwościowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>