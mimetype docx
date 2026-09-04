--- v2 (2026-07-25)
+++ v3 (2026-09-04)
@@ -832,51 +832,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawdzianu wejściowego i sprawozdania Lab4 – Lab7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1418,51 +1418,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć eksperymentalnie podstawowe parametry statyczne bramek cyfrowych oraz czas propagacji sygnału przez inwerter metodę bezpośrednią i z wykorzystaniem oscylatora pierścieniowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>