--- v3 (2026-09-04)
+++ v4 (2026-10-19)
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zmierzyć charakterystyki przejściowe układu różnicowego i wyznaczyć podstawowe parametry różnicowe i wspólne (sumacyjne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1418,51 +1418,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć eksperymentalnie podstawowe parametry statyczne bramek cyfrowych oraz czas propagacji sygnału przez inwerter metodę bezpośrednią i z wykorzystaniem oscylatora pierścieniowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>