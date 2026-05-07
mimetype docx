--- v1 (2025-12-25)
+++ v2 (2026-05-07)
@@ -1250,67 +1250,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U12</w:t>
+        <w:t xml:space="preserve">K_U07, K_U12, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CYPS_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować wpływ położenia zer i biegunów transmitancji na przebieg charakterystyk częstotliwościowych układu i inne właściwości układu takie jak minimalnofazowość i wszechprzepustowść. Potrafi wyznaczyć charakterystyki częstotliwościowe dla prostych układów dyskretnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>