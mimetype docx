--- v2 (2026-05-07)
+++ v3 (2026-06-26)
@@ -820,51 +820,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1110,207 +1110,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka CYPS_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się różnymi sposobami opisu sygnałów i układów dyskretnych, a na tej podstawie rozstrzygać o podstawowych cechach układów takich jak liniowość , stacjonarność, przyczynowość, stabilność.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka CYPS_U01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka CYPS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi posługiwać się różnymi sposobami opisu sygnałów i układów dyskretnych, a na tej podstawie rozstrzygać o podstawowych cechach układów takich jak liniowość , stacjonarność, przyczynowość, stabilność.</w:t>
+        <w:t xml:space="preserve">Dla prostych sygnałów potrafi wyznaczyć estymator widmowej gęstości mocy oraz autokorelacji. Umie opisać i analizować transmisję sygnału losowego przez dyskretny układ liniowy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CYPS_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować wpływ położenia zer i biegunów transmitancji na przebieg charakterystyk częstotliwościowych układu i inne właściwości układu takie jak minimalnofazowość i wszechprzepustowść. Potrafi wyznaczyć charakterystyki częstotliwościowe dla prostych układów dyskretnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>