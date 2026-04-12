--- v2 (2026-03-20)
+++ v3 (2026-04-12)
@@ -978,51 +978,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab3 i Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>