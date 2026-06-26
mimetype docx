--- v3 (2026-04-12)
+++ v4 (2026-06-26)
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr1 i Spr2 oraz ocena zadań domowych do Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zredagować pisemne sprawozdanie z ćwiczenia laboratoryjnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>