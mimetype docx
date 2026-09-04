--- v4 (2026-06-26)
+++ v5 (2026-09-04)
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr1 i Spr2 oraz ocena zadań domowych do Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zredagować pisemne sprawozdanie z ćwiczenia laboratoryjnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1198,67 +1198,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wykorzystać do formułowania i rozwiązywania zadań inżynierskich metody analityczne, symulacyjne i eksperymentalne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>