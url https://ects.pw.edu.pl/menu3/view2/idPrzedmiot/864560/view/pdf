--- v2 (2026-03-19)
+++ v3 (2026-04-10)
@@ -934,207 +934,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia - kolokwia 1 i 2, laboratoria 2, 3 i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wyznaczyć napięcia i prądy w prostym obwodzie nieliniowym w stanie ustalonym dla prądu stałego lub dla prądu zmiennego z wykorzystaniem metody małosygnałowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćwiczenia - kolokwium 1, laboratoria 2 i 3, egzamin - część zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczyć napięcia i prądy w prostym obwodzie nieliniowym w stanie ustalonym dla prądu stałego lub dla prądu zmiennego z wykorzystaniem metody małosygnałowej</w:t>
+        <w:t xml:space="preserve">Student potrtafi wyznaczyć przebiegi napięć i prądów w prostym obwodzie liniowym w stanie nieustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ćwiczenia - kolokwium 1, laboratoria 2 i 3, egzamin - część zadaniowa</w:t>
+        <w:t xml:space="preserve">Ćwiczenia – kolokwium 2, laboratorium 5, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi dobrać prawidłową metodę analizy typowego obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>