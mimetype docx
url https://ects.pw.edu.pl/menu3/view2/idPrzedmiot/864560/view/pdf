--- v4 (2026-05-07)
+++ v5 (2026-06-26)
@@ -1144,67 +1144,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia – kolokwia 1 i 2, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U06, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U03, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_1: </w:t>
       </w:r>
     </w:p>