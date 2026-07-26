--- v5 (2026-06-26)
+++ v6 (2026-07-26)
@@ -934,277 +934,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćwiczenia - kolokwia 1 i 2, laboratoria 2, 3 i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U03, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, I.P6S_UU, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi wyznaczyć napięcia i prądy w prostym obwodzie nieliniowym w stanie ustalonym dla prądu stałego lub dla prądu zmiennego z wykorzystaniem metody małosygnałowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćwiczenia - kolokwium 1, laboratoria 2 i 3, egzamin - część zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczyć napięcia i prądy w prostym obwodzie nieliniowym w stanie ustalonym dla prądu stałego lub dla prądu zmiennego z wykorzystaniem metody małosygnałowej</w:t>
+        <w:t xml:space="preserve">Student potrtafi wyznaczyć przebiegi napięć i prądów w prostym obwodzie liniowym w stanie nieustalonym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ćwiczenia - kolokwium 1, laboratoria 2 i 3, egzamin - część zadaniowa</w:t>
+        <w:t xml:space="preserve">Ćwiczenia – kolokwium 2, laboratorium 5, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrtafi wyznaczyć przebiegi napięć i prądów w prostym obwodzie liniowym w stanie nieustalonym</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać prawidłową metodę analizy typowego obwodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ćwiczenia – kolokwium 2, laboratorium 5, egzamin – część testowa i zadaniowa</w:t>
+        <w:t xml:space="preserve">Ćwiczenia – kolokwia 1 i 2, egzamin – część testowa i zadaniowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U03, K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_1: </w:t>
       </w:r>
     </w:p>