--- v2 (2026-03-21)
+++ v3 (2026-05-15)
@@ -761,67 +761,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia dydaktyczne, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>