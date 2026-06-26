--- v3 (2026-05-15)
+++ v4 (2026-06-26)
@@ -761,67 +761,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia dydaktyczne, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.S.P7S_WG.3</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -991,67 +991,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia w sali, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student jest świadom znaczenia nauk społecznych w opisywaniu złożoności współczesnego świata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>