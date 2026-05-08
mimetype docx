--- v3 (2026-03-22)
+++ v4 (2026-05-08)
@@ -764,51 +764,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W04, K_W12 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wymagań i zasad stosowania europejskich i krajowych ram interoperacyjności </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -818,67 +818,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11 BNP, K_W12 BNP, K_W01, K_W03, K_W10</w:t>
+        <w:t xml:space="preserve">K_W12 BNP, K_W01, K_W03, K_W10, K_W11 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.H.P7S_WG.1.o, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.H.P7S_WG.1.o, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna problemy zarzadzania zasobami i usługami teleinformatycznymi administracji publicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,51 +984,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U12, K_U13 BNP, K_U14 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.T.P7S_UW.1, I.P7S_UK, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.T.P7S_UW.1, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować usługi administracji publicznej (e-usługi) zgodnie z zachowaniem ich bezpieczeństwa, jakości oraz interoperacyjności. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1038,67 +1038,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń. Przygotowanie prezentacji i przedstawienie problemu na forum grupy wskazanego przez prowadzącego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13 BNP, K_U14 BNP, K_U06</w:t>
+        <w:t xml:space="preserve">K_U13 BNP, K_U14 BNP, K_U06, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_UW.2, II.S.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.T.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.T.P7S_UW.2, II.X.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować wymagane struktury danych przez podmioty administracji publicznej na potrzeby świadczenia e-usług administracji publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1328,51 +1328,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń. Przygotowanie prezentacji i przedstawienie problemu na forum grupy wskazanego przez prowadzącego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K07, K_K08 BNP, K_K09 BNP, K_K10 BNP</w:t>
+        <w:t xml:space="preserve">K_K08 BNP, K_K09 BNP, K_K10 BNP, K_K04, K_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>