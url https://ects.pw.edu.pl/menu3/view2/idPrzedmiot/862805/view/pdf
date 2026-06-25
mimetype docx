--- v4 (2026-05-08)
+++ v5 (2026-06-25)
@@ -764,51 +764,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W04, K_W12 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą wymagań i zasad stosowania europejskich i krajowych ram interoperacyjności </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -818,67 +818,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12 BNP, K_W01, K_W03, K_W10, K_W11 BNP</w:t>
+        <w:t xml:space="preserve">K_W11 BNP, K_W12 BNP, K_W01, K_W03, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.H.P7S_WG.1.o, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.T.P7S_WG, II.S.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.S.P7S_WG.1, II.H.P7S_WG.1.o, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna problemy zarzadzania zasobami i usługami teleinformatycznymi administracji publicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,51 +984,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U12, K_U13 BNP, K_U14 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.T.P7S_UW.1, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, II.T.P7S_UW.2, II.X.P7S_UW.2, II.T.P7S_UW.1, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować usługi administracji publicznej (e-usługi) zgodnie z zachowaniem ich bezpieczeństwa, jakości oraz interoperacyjności. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1038,67 +1038,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń. Przygotowanie prezentacji i przedstawienie problemu na forum grupy wskazanego przez prowadzącego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13 BNP, K_U14 BNP, K_U06, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13 BNP, K_U14 BNP, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.S.P7S_UW.2.o, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.T.P7S_UW.2, II.X.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, II.X.P7S_UW.2, II.S.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.1, I.P7S_UK, I.P7S_UO, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi stosować wymagane struktury danych przez podmioty administracji publicznej na potrzeby świadczenia e-usług administracji publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1258,121 +1258,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń. Przygotowanie prezentacji i przedstawienie problemu na forum grupy wskazanego przez prowadzącego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_K10 BNP, K_K04, K_K07, K_K08 BNP, K_K09 BNP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jest świadomy potrzeby stosowania wymaganych struktur danych na rzecz bezkolizyjnej komunikacji elektronicznej z użytkownikami w zakresie świadczenia usług. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wystąpienia w toku ćwiczeń. Przygotowanie prezentacji i przedstawienie problemu na forum grupy wskazanego przez prowadzącego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_K04, K_K07, K_K08 BNP, K_K09 BNP, K_K10 BNP</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_K08 BNP, K_K09 BNP, K_K10 BNP, K_K04, K_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>