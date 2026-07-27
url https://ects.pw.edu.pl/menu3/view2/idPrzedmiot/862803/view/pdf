--- v3 (2026-03-22)
+++ v4 (2026-07-27)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe mechanizmy psychospołeczne pojawiające się u człowieka w sytuacji silnego stresu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,67 +984,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi i testowymi. Udział w dyskusjach i elementach warsztatowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UW, II.H.P7S_UW.2.o, II.X.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.3.o, I.P7S_UK, II.X.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać obserwacji i interpretacji funkcjonowania jednostki w stresie oraz potrafi podjąć określone środki zaradcze. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,287 +1054,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozpoznawać podstawowe emocje na podstawie komunikacji niewerbalnej oraz procesów intra psychicznych. Umie zróżnicować stresory traumatyczne i chroniczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.X.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozpoznawać podstawowe emocje na podstawie komunikacji niewerbalnej oraz procesów intra psychicznych. Umie zróżnicować stresory traumatyczne i chroniczne.</w:t>
+        <w:t xml:space="preserve">Ma świadomość negatywnych konsekwencji wynikających z długotrwałego przebywania w warunkach stresu chronicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
+        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi i testowymi. Udział w dyskusjach i elementach warsztatowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_K10 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.X.P7S_UW.2, II.S.P7S_UW.3.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
+        <w:t xml:space="preserve">I.P7S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość negatywnych konsekwencji wynikających z długotrwałego przebywania w warunkach stresu chronicznego.</w:t>
+        <w:t xml:space="preserve">Ma świadomość znaczenia wiedzy o funkcjonowaniu jednostki w sytuacjach ekstremalnie trudnych dla prawidłowego działania podmiotów administracyjnych w takich sytuacjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi i testowymi. Udział w dyskusjach i elementach warsztatowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K10 BNP</w:t>
+        <w:t xml:space="preserve">K_K02, K_K06, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość prawidłowego działania służb publicznych w sytuacjach zagrożeń bez nadmiernego ograniczania praw i wolności obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>