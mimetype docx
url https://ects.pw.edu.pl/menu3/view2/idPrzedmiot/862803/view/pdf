--- v4 (2026-07-27)
+++ v5 (2026-09-06)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1000,51 +1000,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U04, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.3.o, I.P7S_UK, II.X.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.X.P7S_UW.2, II.S.P7S_UW.3.o, I.P7S_UK, II.X.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać obserwacji i interpretacji funkcjonowania jednostki w stresie oraz potrafi podjąć określone środki zaradcze. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1054,287 +1054,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.X.P7S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozpoznawać podstawowe emocje na podstawie komunikacji niewerbalnej oraz procesów intra psychicznych. Umie zróżnicować stresory traumatyczne i chroniczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U04, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozpoznawać podstawowe emocje na podstawie komunikacji niewerbalnej oraz procesów intra psychicznych. Umie zróżnicować stresory traumatyczne i chroniczne.</w:t>
+        <w:t xml:space="preserve">Ma świadomość negatywnych konsekwencji wynikających z długotrwałego przebywania w warunkach stresu chronicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi lub testowymi. Udział w dyskusjach i elementach warsztatowych</w:t>
+        <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi i testowymi. Udział w dyskusjach i elementach warsztatowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_K10 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.X.P7S_UW.2</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
+        <w:t xml:space="preserve">I.P7S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość negatywnych konsekwencji wynikających z długotrwałego przebywania w warunkach stresu chronicznego.</w:t>
+        <w:t xml:space="preserve">Ma świadomość znaczenia wiedzy o funkcjonowaniu jednostki w sytuacjach ekstremalnie trudnych dla prawidłowego działania podmiotów administracyjnych w takich sytuacjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne z pytaniami opisowymi i testowymi. Udział w dyskusjach i elementach warsztatowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K10 BNP</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość prawidłowego działania służb publicznych w sytuacjach zagrożeń bez nadmiernego ograniczania praw i wolności obywatelskich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>