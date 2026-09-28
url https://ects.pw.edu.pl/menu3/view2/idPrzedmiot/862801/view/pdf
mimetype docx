--- v5 (2026-09-04)
+++ v6 (2026-09-28)
@@ -823,51 +823,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student rozpoznaje działania państw na płaszczyźnie bezpieczeństwa energetycznego.Ponadto potrafi przeprowadzić złożoną analizę ich zachowań, w tym, z uwzględnieniem zagrożeń bezpieczeństwa energetycznego. Prawidłowo posługuje się wiedzą z zakresu bezpieczeństwa energetycznego w celu poszukiwania prawidłowości i nieprawidłowości w postępowaniu podmiotów stosunków międzynarodowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -893,51 +893,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W05, K_W11 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.T.P7S_WG, II.X.P7S_WG.1.o, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student wie jak określić efektywność i skuteczność stosowanych metod i narzędzi z punktu widzenia zapewnienia bezpieczeństwa energetycznego w poszczególnych jego wymiarach (wymiar wewnętrzny i zewnętrzny).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -963,51 +963,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W11 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -1043,51 +1043,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U04, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, II.X.P7S_UW.2, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student prezentuje determinację do rozwijania i praktycznego wykorzystania zdobytej wiedzy związanej z bezpieczeństwem energetycznym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>