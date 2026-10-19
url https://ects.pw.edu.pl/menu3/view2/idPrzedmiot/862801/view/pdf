--- v6 (2026-09-28)
+++ v7 (2026-10-19)
@@ -823,51 +823,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student rozpoznaje działania państw na płaszczyźnie bezpieczeństwa energetycznego.Ponadto potrafi przeprowadzić złożoną analizę ich zachowań, w tym, z uwzględnieniem zagrożeń bezpieczeństwa energetycznego. Prawidłowo posługuje się wiedzą z zakresu bezpieczeństwa energetycznego w celu poszukiwania prawidłowości i nieprawidłowości w postępowaniu podmiotów stosunków międzynarodowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -963,51 +963,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W11 BNP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.X.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
+        <w:t xml:space="preserve">II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, I.P7S_WK, II.T.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>