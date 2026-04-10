--- v1 (2026-02-06)
+++ v2 (2026-04-10)
@@ -755,120 +755,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych.											</w:t>
+        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -895,971 +1035,831 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W01</w:t>
+        <w:t xml:space="preserve">E1_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
+        <w:t xml:space="preserve">Zna podstawowe prawa elektroniki.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów elektronicznych analogowych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W03</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe prawa elektroniki.													</w:t>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
+        <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów elektronicznych analogowych.											</w:t>
+        <w:t xml:space="preserve">Potrafi analizować zjawiska przepływu nośników prądu w półprzewodnikach.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów elektronicznych analogowych (wzmacniacze, generatory, zasilacze).											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów elektronicznych analogowych (wzmacniacze, generatory, zasilacze).											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów cyfrowych.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów cyfrowych.												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
-[...218 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U05</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>