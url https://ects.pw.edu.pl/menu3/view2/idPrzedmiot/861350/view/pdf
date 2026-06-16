--- v2 (2026-04-10)
+++ v3 (2026-06-16)
@@ -755,87 +755,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe właściwości elementów elektronicznych.											</w:t>
+        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -895,51 +965,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W01</w:t>
+        <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -965,1041 +1035,971 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe prawa elektroniki.													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów elektronicznych analogowych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę podstawową z elektroniki i półprzewodników.													</w:t>
+        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W03</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe prawa elektroniki.													</w:t>
+        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
+        <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów elektronicznych analogowych.											</w:t>
+        <w:t xml:space="preserve">Potrafi analizować zjawiska przepływu nośników prądu w półprzewodnikach.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zadanie domowe 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów elektronicznych analogowych (wzmacniacze, generatory, zasilacze).											</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów elektronicznych analogowych (wzmacniacze, generatory, zasilacze).											</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów cyfrowych.												</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W02</w:t>
+        <w:t xml:space="preserve">E1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie działanie podstawowych układów cyfrowych.											</w:t>
+        <w:t xml:space="preserve">Jest w stanie wyjaśnić działanie układów cyfrowych.												</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W15</w:t>
+        <w:t xml:space="preserve">E1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
+        <w:t xml:space="preserve">Potrafi obliczyć parametry układów elektronicznych oraz  zaprojektować prosty układ elektroniczny.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U01</w:t>
+        <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NW135_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NW135_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozwiązać proste zadanie z zakresu obwodów elektronicznych.														</w:t>
+        <w:t xml:space="preserve">Potrafi obliczyć parametry układów elektronicznych oraz  zaprojektować prosty układ elektroniczny.													</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1.</w:t>
+        <w:t xml:space="preserve">Kolokwium 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U07</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U05</w:t>
-      </w:r>
-[...418 lines deleted...]
-        <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>