--- v3 (2026-06-17)
+++ v4 (2026-09-09)
@@ -763,51 +763,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie pracy projektowej dotyczącej oceny komfortu i dyskomfortu cieplnego w środowisku termicznie umiarkowanym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W15, IS_W16, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W09, IS_W15, IS_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -851,51 +851,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analiza wyników obliczeń przedstawionych w pracy projektowej dotyczącej komfortu i dyskomfortu cieplnego w środowisku termicznie umiarkowanym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U10, IS_U13, IS_U16, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U01, IS_U10, IS_U13, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>