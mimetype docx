--- v0 (2025-10-11)
+++ v1 (2026-04-13)
@@ -873,148 +873,148 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Potrafi tworzyć różne rodzajów tekstów – teksty na użytek prywatny, zawodowy (np. list motywacyjny, życiorys, sprawozdanie, notatka, wypracowanie) oraz stosować formy stylistyczne i gramatyczne, wymagane w tekstach na poziomie B2 – prywatnych i zawodowych.
 Potrafi przeczytać i zrozumieć teksty ogólne i specjalistyczne dotyczące swojej dziedziny, pozyskać z nich informacje, a także dokonać ich interpretacji.
 Potrafi wypowiadać się i prowadzić rozmowę na tematy ogólne i związane ze swoją dziedziną, jasno, spontanicznie i płynnie tak, że można bez trudu zrozumieć sens jego wypowiedzi, z zastosowaniem form stylistycznych i gramatycznych na poziomie B2 oraz potrafi przygotować prezentację ustną, dotyczącą szczegółowych zagadnień z zakresu studiowanego kierunku studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótkie prace kontrolne
 Wypowiedzi ustne
 Prezentacja ustna
 Prace domowe
 Prace pisemne
 Testy modułowe
 Egzamin B2
 </w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>