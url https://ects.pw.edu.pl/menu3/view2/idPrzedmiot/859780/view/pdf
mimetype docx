--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -716,50 +716,120 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Wpisz opis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma uporządkowaną znajomość struktur gramatycznych i słownictwa dotyczących rozumienia i tworzenia różnych rodzajów tekstów pisanych i mówionych, formalnych i nieformalnych, zarówno ogólnych jak ze swojej dziedziny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótkie prace kontrolne
 Wypowiedzi ustne
 Prezentacja ustna
 Prace domowe
 Prace pisemne
 Testy modułowe
 Egzamin B2
@@ -778,243 +848,173 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...68 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...68 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi tworzyć różne rodzajów tekstów – teksty na użytek prywatny, zawodowy (np. list motywacyjny, życiorys, sprawozdanie, notatka, wypracowanie) oraz stosować formy stylistyczne i gramatyczne, wymagane w tekstach na poziomie B2 – prywatnych i zawodowych.
 Potrafi przeczytać i zrozumieć teksty ogólne i specjalistyczne dotyczące swojej dziedziny, pozyskać z nich informacje, a także dokonać ich interpretacji.
 Potrafi wypowiadać się i prowadzić rozmowę na tematy ogólne i związane ze swoją dziedziną, jasno, spontanicznie i płynnie tak, że można bez trudu zrozumieć sens jego wypowiedzi, z zastosowaniem form stylistycznych i gramatycznych na poziomie B2 oraz potrafi przygotować prezentację ustną, dotyczącą szczegółowych zagadnień z zakresu studiowanego kierunku studiów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krótkie prace kontrolne
 Wypowiedzi ustne
 Prezentacja ustna
 Prace domowe
 Prace pisemne
 Testy modułowe
 Egzamin B2
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>