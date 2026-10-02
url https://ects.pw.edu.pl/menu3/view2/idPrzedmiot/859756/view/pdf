--- v5 (2026-08-20)
+++ v6 (2026-10-02)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W16, IS_W01, IS_W07, IS_W12, IS_W15</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1051,51 +1051,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U13, IS_U15, IS_U20, IS_U21, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1202,51 +1202,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K06, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K02, IS_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>