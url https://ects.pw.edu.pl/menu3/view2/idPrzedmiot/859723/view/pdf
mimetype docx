--- v2 (2026-03-22)
+++ v3 (2026-05-07)
@@ -825,51 +825,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratoriom i egzamin z części wykładowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U02, IS_U17, IS_U21, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U01, IS_U02, IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>