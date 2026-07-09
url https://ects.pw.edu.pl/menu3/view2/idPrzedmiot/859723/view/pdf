--- v3 (2026-05-07)
+++ v4 (2026-07-09)
@@ -745,51 +745,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratorium oraz egzamin z części wykladowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W04, IS_W11</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -825,51 +825,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie laboratoriom i egzamin z części wykładowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U21, IS_U01, IS_U02, IS_U17</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U02, IS_U17, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>