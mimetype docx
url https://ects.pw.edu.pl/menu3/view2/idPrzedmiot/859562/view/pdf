--- v2 (2026-02-27)
+++ v3 (2026-06-16)
@@ -1106,271 +1106,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, Kolokwium zaliczeniowe ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U16, K_U13, K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dokonać wariantowego doboru typowych urządzeń oraz ocenić prawidłowość ich działania i obliczyć parametry eksploatacyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, Kolokwium zaliczeniowe ćwiczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować wybrane procesy fizyczne i biologiczne w projektowaniu i eksploatacji urządzeń do biologicznego oczyszczania gazów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, Kolokwium zaliczeniowe ćwiczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U13, K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dokonać wariantowego doboru typowych urządzeń oraz ocenić prawidłowość ich działania i obliczyć parametry eksploatacyjne.</w:t>
+        <w:t xml:space="preserve">Potrafi pracować samodzielnie rozwiązując proste zadanie technologiczne pogłębiając w razie potrzeby swoją wiedzę w literaturze przedmiotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, Kolokwium zaliczeniowe ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">K_K02, K_K05, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>