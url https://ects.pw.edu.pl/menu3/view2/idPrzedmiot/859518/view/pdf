--- v3 (2026-03-21)
+++ v4 (2026-04-11)
@@ -746,51 +746,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>