--- v4 (2026-04-11)
+++ v5 (2026-06-17)
@@ -746,51 +746,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1246,51 +1246,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U14, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U08, K_U09, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>