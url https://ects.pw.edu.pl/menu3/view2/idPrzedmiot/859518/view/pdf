--- v5 (2026-06-17)
+++ v6 (2026-07-08)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1246,51 +1246,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U08, K_U09, K_U14</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>