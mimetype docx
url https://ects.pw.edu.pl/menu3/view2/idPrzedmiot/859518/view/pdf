--- v6 (2026-07-08)
+++ v7 (2026-07-29)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1246,51 +1246,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U14, K_U16</w:t>
+        <w:t xml:space="preserve">K_U09, K_U14, K_U16, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>