--- v7 (2026-07-29)
+++ v8 (2026-08-20)
@@ -1246,51 +1246,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U14, K_U16, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U14, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1316,51 +1316,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U14, K_U15</w:t>
+        <w:t xml:space="preserve">K_U09, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>