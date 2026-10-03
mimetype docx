--- v6 (2026-08-19)
+++ v7 (2026-10-03)
@@ -735,51 +735,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczające, ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W10, IM1_W05, IM1_W06</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W10, IM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -955,67 +955,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium zaliczające, ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U15, IM1_U13, IM1_U14</w:t>
+        <w:t xml:space="preserve">IM1_U13, IM1_U14, IM1_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OCCH_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma orientacje w podstawach projektowania dyfuzyjnych warstw powierzchniowych i sposobów ich wytwarzania pod kątem uzyskania określonych właściowości użytkowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1041,51 +1041,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U13, IM1_U14, IM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OCCH_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie ocenić ekonomiczne aspekty wyboru określonych technologii obróbki cieplno chmicznej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>