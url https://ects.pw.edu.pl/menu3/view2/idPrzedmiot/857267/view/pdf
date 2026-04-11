--- v1 (2026-02-28)
+++ v2 (2026-04-11)
@@ -879,51 +879,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W10, IM1_W11</w:t>
+        <w:t xml:space="preserve">IM1_W11, IM1_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U16, IM1_U01, IM1_U13, IM1_U14</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U13, IM1_U14, IM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranej technologii inżynierii powierzchni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1265,51 +1265,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K02, IM1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie inżynierii powierzchni dla szerokiego wykorzystania metali lekkich w technice. Ma świadomość znaczenia innowacyjnych technologii w modyfikacji warstwy wierzchniej umożliwiającej uzyskanie jak najlepszych właściwości materiałów- w budowaniu przewagi konkurencyjnej polskiej gospodarki, świata nauki. Rozumie potrzebę przekazywania informacji o dokonanych odkryciach, osiągniętych rezultatach społeczeństwu, światu nauki, dokonywania transferu wiedzy i technologii do przemysłu, z uwzględnieniem zasad ochrony własności intelektualnej. Rozumie potrzebę uczenia się przez całe życie wynikającą z zachodzących procesów dezaktualizacji nabytej wiedzy w skutek postępu cywilizacyjnego. Ma jednocześnie poczucie odpowiedzialności za blisko- i dalekosiężne skutki decyzji technicznych na ochronę środowiska i na inne aspekty związane ze zrównoważonym rozwojem gospodarczym, społecznym i cywilizacyjnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>