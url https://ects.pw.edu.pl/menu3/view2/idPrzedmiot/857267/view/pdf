--- v2 (2026-04-11)
+++ v3 (2026-05-08)
@@ -739,67 +739,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W11, IM1_W14</w:t>
+        <w:t xml:space="preserve">IM1_W11, IM1_W14, IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie własności powierzchniowych, w tym w szczególności, w zakresie odporności na korozję stopów aluminium i magnezu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -879,51 +879,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W11, IM1_W10</w:t>
+        <w:t xml:space="preserve">IM1_W10, IM1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>
@@ -1265,51 +1265,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K02, IM1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie znaczenie inżynierii powierzchni dla szerokiego wykorzystania metali lekkich w technice. Ma świadomość znaczenia innowacyjnych technologii w modyfikacji warstwy wierzchniej umożliwiającej uzyskanie jak najlepszych właściwości materiałów- w budowaniu przewagi konkurencyjnej polskiej gospodarki, świata nauki. Rozumie potrzebę przekazywania informacji o dokonanych odkryciach, osiągniętych rezultatach społeczeństwu, światu nauki, dokonywania transferu wiedzy i technologii do przemysłu, z uwzględnieniem zasad ochrony własności intelektualnej. Rozumie potrzebę uczenia się przez całe życie wynikającą z zachodzących procesów dezaktualizacji nabytej wiedzy w skutek postępu cywilizacyjnego. Ma jednocześnie poczucie odpowiedzialności za blisko- i dalekosiężne skutki decyzji technicznych na ochronę środowiska i na inne aspekty związane ze zrównoważonym rozwojem gospodarczym, społecznym i cywilizacyjnym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>