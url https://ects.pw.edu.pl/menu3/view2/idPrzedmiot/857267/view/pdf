--- v3 (2026-05-08)
+++ v4 (2026-06-16)
@@ -739,67 +739,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W11, IM1_W14, IM1_W06</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W11, IM1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie własności powierzchniowych, w tym w szczególności, w zakresie odporności na korozję stopów aluminium i magnezu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>