--- v4 (2026-06-16)
+++ v5 (2026-07-30)
@@ -755,51 +755,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W06, IM1_W11, IM1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie własności powierzchniowych, w tym w szczególności, w zakresie odporności na korozję stopów aluminium i magnezu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1115,51 +1115,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka INZPSL_K1: </w:t>
       </w:r>
     </w:p>