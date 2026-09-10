--- v5 (2026-07-30)
+++ v6 (2026-09-10)
@@ -959,51 +959,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01, IM1_U13, IM1_U14, IM1_U16</w:t>
+        <w:t xml:space="preserve">IM1_U13, IM1_U14, IM1_U16, IM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>