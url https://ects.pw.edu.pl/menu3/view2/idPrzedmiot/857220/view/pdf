--- v0 (2025-12-26)
+++ v1 (2026-04-11)
@@ -809,421 +809,421 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W08, IM1_W06</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RMAT_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna metody recyklingu wybranych grup wyrobów (elektroniczne, samochody, puszki, opony)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W08, IM1_W12, IM1_W05, IM1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka RMAT_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RMAT_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody recyklingu wybranych grup wyrobów (elektroniczne, samochody, puszki, opony)</w:t>
+        <w:t xml:space="preserve">Potrafi analizować pozatechniczne aspekty przetwórstwa odpadów </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W08, IM1_W12</w:t>
+        <w:t xml:space="preserve">IM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RMAT_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie zaproponować ogólne zasady recyklingu materiałów </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U13, IM1_U15, IM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RMAT_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować metody recyklingu określonych grup wyrobów </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U15, IM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka RMAT_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RMAT_KS1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi analizować pozatechniczne aspekty przetwórstwa odpadów </w:t>
+        <w:t xml:space="preserve">Rozumie znaczenie recyklingu dla ochrony środowiska oraz efektywnego gospodarowania surowcami. Rozumie potrzebę uczenia społeczeństwa o zasadach i metodach recyklingu. Ma poczucie odpowiedzialności za blisko i dalekosiężne skutki decyzji technicznych na ochronę środowiska i inne aspekty związane ze zrównoważonym rozwojem gospodarczym, społecznym i cywilizacyjnym. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Ocena zaangażowania studenta w dyskusji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U10</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">IM1_K02, IM1_K04, IM1_K05, IM1_K07</w:t>
+        <w:t xml:space="preserve">IM1_K04, IM1_K05, IM1_K07, IM1_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>