--- v1 (2026-02-26)
+++ v2 (2026-09-04)
@@ -742,51 +742,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - egz. – część pisemna i ustna ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W07, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1188,51 +1188,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_UW.1, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, II.T.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>