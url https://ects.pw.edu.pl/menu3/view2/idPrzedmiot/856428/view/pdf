--- v1 (2026-06-27)
+++ v2 (2026-07-26)
@@ -750,121 +750,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności systemów zapewniających bezpieczeństwo transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W04, Tr2A_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>