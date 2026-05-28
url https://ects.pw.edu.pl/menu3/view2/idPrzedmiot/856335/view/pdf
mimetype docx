--- v3 (2026-03-23)
+++ v4 (2026-05-28)
@@ -741,87 +741,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W10, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat opiniowania w postępowaniu sądowym oraz pozasądowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład - kolokwia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat opiniowania w postępowaniu sądowym oraz pozasądowym</w:t>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na prawnych aspektów wypadków drogowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -840,128 +910,128 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę na prawnych aspektów wypadków drogowych</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę na temat właściwego udokumentowania miejsca wypadku (w tym pozyskiwania danych o jego przebiegu i towarzyszących okoliczności)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład - kolokwia</w:t>
+        <w:t xml:space="preserve">wykład - kolokwia, ćwiczenia audytoryjne - kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
+        <w:t xml:space="preserve">Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat właściwego udokumentowania miejsca wypadku (w tym pozyskiwania danych o jego przebiegu i towarzyszących okoliczności)</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę na temat specyficznych aspektów praktyki rzeczoznawczej (ślady biomechaniczne, badania żarówek, opon, wykrywanie zdarzeń pozorowanych itp.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - kolokwia, ćwiczenia audytoryjne - kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -972,266 +1042,196 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat specyficznych aspektów praktyki rzeczoznawczej (ślady biomechaniczne, badania żarówek, opon, wykrywanie zdarzeń pozorowanych itp.)</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność pozyskiwania informacji z literatury z zakresu rzeczoznawstwa samochodowego; posiada umiejętność interpretacji informacji zawartych w opinii rzeczoznawczej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - kolokwia, ćwiczenia audytoryjne - kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność pozyskiwania informacji z literatury z zakresu rzeczoznawstwa samochodowego; posiada umiejętność interpretacji informacji zawartych w opinii rzeczoznawczej</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność zbudowania na przykładzie prostej opinii rzeczoznawczej danego rodzaju</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykład - kolokwia, ćwiczenia audytoryjne - kolokwia</w:t>
+        <w:t xml:space="preserve">ćwiczenia audytoryjne - kolokwia, ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01</w:t>
+        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>