--- v1 (2026-05-02)
+++ v2 (2026-05-29)
@@ -751,357 +751,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W05, Tr2A_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności systemów zapewniających bezpieczeństwo transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W04, Tr2A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna budowę, zasadę działania i własności systemów zapewniających bezpieczeństwo transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
+        <w:t xml:space="preserve">Zna podstawowe metody, techniki, narzędzia i materiały stosowane w budowie rozwiązań zapewniających bezpieczeństwo transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W04, Tr2A_W05</w:t>
+        <w:t xml:space="preserve">Tr2A_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe metody, techniki, narzędzia i materiały stosowane w budowie rozwiązań zapewniających bezpieczeństwo transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury, baz danych oraz innych źródeł także w języku angielskim o budowie, zasadzie działania, własnościach użytkowych i wdrażaniu sieci systemów bepieczeńtwa transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedzi.</w:t>
+        <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W04</w:t>
+        <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z literatury, baz danych oraz innych źródeł także w języku angielskim o budowie, zasadzie działania, własnościach użytkowych i wdrażaniu sieci systemów bepieczeńtwa transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać metody analityczne, do formułowania i rozwiązywania zadań inżynierskich i prostych problemów badawczych dotyczących transportu, w tym potrafi dokonać oceny bezpieczeństwa systemów telematyki transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kolokwium pisemnym kilka pytań. Ponad 50% poprawnych odpowiedzi to ocena pozytywna. Możliwość ustnych odpowiedz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.2</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">II.T.P7S_UW.1, II.T.P7S_UW.2, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_UW.2, III.P7S_UW.2.o, II.T.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać do formułowania  i rozwiązywania zadań w zakresie oceny przydatności systemów bepieczeńtwa transmisji, przetwarzania i przechowywania informacji w systemach telematyki transportu odpowiednie metody analityczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>