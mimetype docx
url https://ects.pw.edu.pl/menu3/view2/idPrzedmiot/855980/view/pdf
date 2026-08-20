--- v1 (2026-05-29)
+++ v2 (2026-08-20)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test zaliczeniowy na ostatnim wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2MNI_W06, M2_W02</w:t>
+        <w:t xml:space="preserve">M2_W02, M2MNI_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -841,51 +841,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M2_U01, M2MNI_U07, M2MNI_U08, M2MNI_U09</w:t>
+        <w:t xml:space="preserve">M2MNI_U09, M2_U01, M2MNI_U07, M2MNI_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>