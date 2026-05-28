--- v2 (2026-03-22)
+++ v3 (2026-05-28)
@@ -768,51 +768,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_W03, DS2_W14, DS2_W01</w:t>
+        <w:t xml:space="preserve">DS2_W01, DS2_W03, DS2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -838,67 +838,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_W01, DS2_W03, DS2_W14</w:t>
+        <w:t xml:space="preserve">DS2_W14, DS2_W01, DS2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>