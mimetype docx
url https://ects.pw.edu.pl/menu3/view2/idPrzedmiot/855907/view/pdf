--- v3 (2026-05-28)
+++ v4 (2026-08-19)
@@ -838,67 +838,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_W14, DS2_W01, DS2_W03</w:t>
+        <w:t xml:space="preserve">DS2_W01, DS2_W03, DS2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -988,67 +988,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">DS2_U02, DS2_U17</w:t>
+        <w:t xml:space="preserve">DS2_U17, DS2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>