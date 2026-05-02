--- v2 (2026-03-21)
+++ v3 (2026-05-02)
@@ -1027,51 +1027,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin kolokwium punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SI_U01, SI_U06, CC_U01, CC_U06</w:t>
+        <w:t xml:space="preserve">CC_U01, CC_U06, SI_U01, SI_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>