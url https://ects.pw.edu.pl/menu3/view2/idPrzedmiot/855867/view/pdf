--- v4 (2026-06-11)
+++ v5 (2026-07-09)
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_W01, CC_W11, SI_W11, SI_W01</w:t>
+        <w:t xml:space="preserve">SI_W01, CC_W01, CC_W11, SI_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1027,51 +1027,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin kolokwium punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U06, SI_U01, SI_U06, CC_U01</w:t>
+        <w:t xml:space="preserve">CC_U01, CC_U06, SI_U01, SI_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>