--- v5 (2026-07-09)
+++ v6 (2026-08-19)
@@ -877,51 +877,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin punktowane ćwiczenia oraz laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">SI_W01, CC_W01, CC_W11, SI_W11</w:t>
+        <w:t xml:space="preserve">CC_W11, SI_W11, SI_W01, CC_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>