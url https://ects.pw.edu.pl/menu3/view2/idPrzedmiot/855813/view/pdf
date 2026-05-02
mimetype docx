--- v1 (2026-03-23)
+++ v2 (2026-05-02)
@@ -1138,51 +1138,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W10, M1_W22, M1_W23</w:t>
+        <w:t xml:space="preserve">M1_W23, M1_W10, M1_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1998,51 +1998,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_K03, M1_K05</w:t>
+        <w:t xml:space="preserve">M1_K05, M1_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2068,51 +2068,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_K05, M1_K01</w:t>
+        <w:t xml:space="preserve">M1_K01, M1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>