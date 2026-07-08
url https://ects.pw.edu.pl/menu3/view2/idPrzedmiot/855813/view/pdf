--- v2 (2026-05-02)
+++ v3 (2026-07-08)
@@ -788,1261 +788,1261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_W22, M1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcie zmiennej losowej, wektora losowego, wartości oczekiwanej, wariancji i wyższych momentów zmiennych losowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_W06, M1_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcie zmiennej losowej, wektora losowego, wartości oczekiwanej, wariancji i wyższych momentów zmiennych losowych.</w:t>
+        <w:t xml:space="preserve">Zna pojęcie funkcji charakterystycznej i związane z tym pojęciem techniki probabilistyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W06, M1_W22</w:t>
+        <w:t xml:space="preserve">M1_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcie funkcji charakterystycznej i związane z tym pojęciem techniki probabilistyczne</w:t>
+        <w:t xml:space="preserve">Zna nierówność Czebyszewa, centralne twierdzenie graniczne i podstawowe prawa wielkich liczb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W23</w:t>
+        <w:t xml:space="preserve">M1_W05, M1_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP2_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna nierówność Czebyszewa, centralne twierdzenie graniczne i podstawowe prawa wielkich liczb</w:t>
+        <w:t xml:space="preserve">Zna abstrakcyjne pojęcie warunkowej wartości oczekiwanej i rozkładu warunkowego oraz ich własności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP2_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcie funkcji charakterystycznej, własności, twierdzenia o odwróceniu i twierdzenie o ciągłości</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W10, M1_W22, M1_W23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP2_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna pojęcie ciągu zmiennych losowych, różne pojęcia zbieżności: według prawdopodobieństw, według p-tego momentu, prawie na pewno, według rozkładu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W05, M1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP2_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zagadnienia asymptotyczne probabilistyki: prawa wielkich liczb i centralne twierdzenia graniczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W22, M1_W23, M1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP2_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy teorii martyngałów z czasem dyskretnym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_W25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie obliczać prawdopodobieństwa zdarzeń w podstawowych modelach probabilistycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W05, M1_W23</w:t>
+        <w:t xml:space="preserve">M1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP2_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna abstrakcyjne pojęcie warunkowej wartości oczekiwanej i rozkładu warunkowego oraz ich własności</w:t>
+        <w:t xml:space="preserve">Umie znajdować wartość oczekiwaną, wariancję i inne podstawowe parametry rozkładów jedno i wielowymiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W22</w:t>
+        <w:t xml:space="preserve">M1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP2_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcie funkcji charakterystycznej, własności, twierdzenia o odwróceniu i twierdzenie o ciągłości</w:t>
+        <w:t xml:space="preserve">Potrafi stosować nierówność Czebyszewa, centralne twierdzenie graniczne i prawa wielkich liczb w konkretnych problemach aplikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W23, M1_W10, M1_W22</w:t>
+        <w:t xml:space="preserve">M1_U06, M1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP2_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP2_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna pojęcie ciągu zmiennych losowych, różne pojęcia zbieżności: według prawdopodobieństw, według p-tego momentu, prawie na pewno, według rozkładu</w:t>
+        <w:t xml:space="preserve">Potrafi znajdować rozkłady warunkowe i warunkowe wartości oczekiwane, w tym umie posługiwać się uogólnionym wzorem Bayesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Egzamin – część zadaniowa, kolokwia na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W05, M1_W06</w:t>
+        <w:t xml:space="preserve">M1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP2_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP2_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zagadnienia asymptotyczne probabilistyki: prawa wielkich liczb i centralne twierdzenia graniczne</w:t>
+        <w:t xml:space="preserve">Potrafi znajdować funkcje charakterystyczne różnych rozkładów prawdopodobieństwa, a także posługiwać się wzorami na odwrócenie oraz twierdzeniem o ciągłości w badaniu zbieżności według rozkładu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Egzamin – część zadaniowa, kolokwia na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W22, M1_W23, M1_W25</w:t>
+        <w:t xml:space="preserve">M1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP2_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP2_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy teorii martyngałów z czasem dyskretnym</w:t>
+        <w:t xml:space="preserve">Umie stosować słabe i mocne prawa wielkich liczb oraz interpretować otrzymywane wyniki. Umie stosować centrale twierdzenie graniczne do różnych zagadnień aplikacyjnych, w tym do metody Monte Carlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin – część teoretyczna, kartkówki na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Egzamin – część zadaniowa, kolokwia na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_W25</w:t>
+        <w:t xml:space="preserve">M1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP2_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie posługiwać się podstawowymi metodami martyngałowymi, w tym tożsamością Walda. Umie badać własności martyngałowe ciągów zmiennych losowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin – część zadaniowa, kolokwia na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_U21, M1_U23</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka RP_U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka RP_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie obliczać prawdopodobieństwa zdarzeń w podstawowych modelach probabilistycznych.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę stałego podnoszenia kwalifikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U20</w:t>
+        <w:t xml:space="preserve">M1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka RP_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka RP_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie znajdować wartość oczekiwaną, wariancję i inne podstawowe parametry rozkładów jedno i wielowymiarowych.</w:t>
+        <w:t xml:space="preserve">Umie prawidłowo określić priorytety służące do realizacji określonego zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, kartkówki, rozwiązywanie zadań przy tablicy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U20</w:t>
-[...499 lines deleted...]
-        <w:t xml:space="preserve">M1_K05, M1_K03</w:t>
+        <w:t xml:space="preserve">M1_K03, M1_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>