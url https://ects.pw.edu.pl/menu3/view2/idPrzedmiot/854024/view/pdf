--- v3 (2026-03-20)
+++ v4 (2026-04-09)
@@ -1253,51 +1253,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena zawartości teoretycznej referatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_K02, CC_K03, CC_K04, CC_K06</w:t>
+        <w:t xml:space="preserve">CC_K06, CC_K02, CC_K03, CC_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>