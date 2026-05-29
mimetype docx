--- v4 (2026-04-09)
+++ v5 (2026-05-29)
@@ -743,561 +743,561 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena zawartości teoretycznej referatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">CC_W04, CC_W05, CC_W11, CC_W01, CC_W02, CC_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna aktualny stan wiedzy i techniki w zakresie wykonywanej pracy dyplomowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena zawartości merytorycznej referatów i stanu pracy dyplomowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">CC_W01, CC_W02, CC_W03, CC_W04, CC_W05, CC_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2_02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna aktualny stan wiedzy i techniki w zakresie wykonywanej pracy dyplomowej</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność selekcji, krytycznej interpretacji oraz jasnej prezentacji informacji technicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">ocena zawartości merytorycznej referatów, sposobu prezentacji i dyskusji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CC_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi krytycznie ocenić prezentowany problem oraz poprowadzić konstruktywną dyskusję</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena zawartości merytorycznej referatów, sposobu prezentacji i dyskusji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CC_U01, CC_U06, CC_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sporządzić raport oceniający aktualny stan wiedzy w prezentowanym zakresie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena zawartości merytorycznej referatów oraz przygotowanego raportu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CC_U01, CC_U02, CC_U04, CC_U08, CC_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić kierunki dalszego działania w tym uczenia się</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">ocena zawartości merytorycznej referatów i stanu pracy dyplomowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_W01, CC_W02, CC_W03, CC_W04, CC_W05, CC_W11</w:t>
+        <w:t xml:space="preserve">CC_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2_05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi bezproblemowo posługiwać się językiem angielskim w różnych obszarach tematycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena referatów i przeprowadzanej dyskusji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">CC_U03, CC_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U2_01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K2_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność selekcji, krytycznej interpretacji oraz jasnej prezentacji informacji technicznej</w:t>
+        <w:t xml:space="preserve">Ma świadomość roli i zadań absolwenta uczelni technicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocena zawartości merytorycznej referatów, sposobu prezentacji i dyskusji</w:t>
+        <w:t xml:space="preserve">ocena zawartości teoretycznej referatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U01</w:t>
-[...359 lines deleted...]
-        <w:t xml:space="preserve">CC_K06, CC_K02, CC_K03, CC_K04</w:t>
+        <w:t xml:space="preserve">CC_K02, CC_K03, CC_K04, CC_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>