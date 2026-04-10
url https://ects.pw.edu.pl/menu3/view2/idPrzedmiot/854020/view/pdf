--- v1 (2026-02-26)
+++ v2 (2026-04-10)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_W09, CC_W10, CC_W11, CC_W13, CC_W01, CC_W03, CC_W04, CC_W05, CC_W08</w:t>
+        <w:t xml:space="preserve">CC_W01, CC_W03, CC_W04, CC_W05, CC_W08, CC_W09, CC_W10, CC_W11, CC_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U09, CC_U11, CC_U12, CC_U14, CC_U17, CC_U19</w:t>
+        <w:t xml:space="preserve">CC_U11, CC_U12, CC_U14, CC_U17, CC_U19, CC_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>