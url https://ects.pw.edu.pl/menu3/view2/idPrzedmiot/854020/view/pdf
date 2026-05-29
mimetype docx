--- v2 (2026-04-10)
+++ v3 (2026-05-29)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_W01, CC_W03, CC_W04, CC_W05, CC_W08, CC_W09, CC_W10, CC_W11, CC_W13</w:t>
+        <w:t xml:space="preserve">CC_W11, CC_W13, CC_W01, CC_W03, CC_W04, CC_W05, CC_W08, CC_W09, CC_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">CC_U11, CC_U12, CC_U14, CC_U17, CC_U19, CC_U09</w:t>
+        <w:t xml:space="preserve">CC_U09, CC_U11, CC_U12, CC_U14, CC_U17, CC_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>