--- v1 (2026-03-21)
+++ v2 (2026-05-13)
@@ -838,51 +838,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W19</w:t>
+        <w:t xml:space="preserve">E2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -909,191 +909,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 	ML.NW144_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Ma podstawową wiedzę o funkcjach PR, o jego celach, podstawach, organizacji i funkcjonowaniu.																													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 	ML.NW144_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Ma podstawową wiedzę o funkcjach PR, o jego celach, podstawach, organizacji i funkcjonowaniu.																													</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W20</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>