--- v2 (2026-05-13)
+++ v3 (2026-06-17)
@@ -838,51 +838,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W20</w:t>
+        <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -909,51 +909,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W19</w:t>
+        <w:t xml:space="preserve">E2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1343,51 +1343,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U02</w:t>
+        <w:t xml:space="preserve">E2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1414,51 +1414,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie końcowe w formie testu. Prezentacja projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_U16</w:t>
+        <w:t xml:space="preserve">E2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>