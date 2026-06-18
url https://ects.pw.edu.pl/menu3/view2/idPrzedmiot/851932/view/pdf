--- v2 (2026-03-20)
+++ v3 (2026-06-18)
@@ -964,401 +964,401 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie twierdzeń granicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie twierdzeń granicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie twierdzeń granicznych.							</w:t>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie definiowania i rozwiązywania podstawowych zadań statystyki - estymacji i testowania hipotez.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie definiowania i rozwiązywania podstawowych zadań statystyki - estymacji i testowania hipotez.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie definiowania i rozwiązywania podstawowych zadań statystyki - estymacji i testowania hipotez.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W01</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E2_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>