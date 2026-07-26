--- v3 (2026-06-18)
+++ v4 (2026-07-26)
@@ -1174,50 +1174,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie definiowania i rozwiązywania podstawowych zadań statystyki - estymacji i testowania hipotez.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1273,58 +1343,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma uporządkowaną wiedzę w zakresie definiowania i rozwiązywania podstawowych zadań statystyki - estymacji i testowania hipotez.							</w:t>
+        <w:t xml:space="preserve">							Zna podstawowe pojęcia z zakresu procesów stochastycznych.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1384,51 +1454,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W01</w:t>
+        <w:t xml:space="preserve">E2_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1454,271 +1524,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W03</w:t>
+        <w:t xml:space="preserve">E2_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna podstawowe pojęcia z zakresu procesów stochastycznych.						</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W17</w:t>
+        <w:t xml:space="preserve">E2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ML.NK344_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">							Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E2_U08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>