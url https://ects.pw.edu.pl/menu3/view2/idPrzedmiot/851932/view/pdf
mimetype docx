--- v4 (2026-07-26)
+++ v5 (2026-09-04)
@@ -1604,87 +1604,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować zmienne losowe do opisu zjawisk i obliczyć podstawowe charakterystyki tych zmiennych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1744,87 +1814,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi postawić i rozwiązać podstawowe zadania statystyki.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi wykorzystać twierdzenia graniczne w modelowaniu zjawisk losowych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi postawić i rozwiązać podstawowe zadania statystyki.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1843,302 +1983,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK344_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi postawić i rozwiązać podstawowe zadania statystyki.						</w:t>
+        <w:t xml:space="preserve">							Potrafi opisać matematycznie proste procesy stochastyczne.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK344_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi opisać matematycznie proste procesy stochastyczne.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany oraz  ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_U08</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">E2_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>