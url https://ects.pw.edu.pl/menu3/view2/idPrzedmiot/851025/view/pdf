--- v2 (2026-03-20)
+++ v3 (2026-07-26)
@@ -1165,87 +1165,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna typy turbin i zakres ich zastosowań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna typy turbin i zakres ich zastosowań.</w:t>
+        <w:t xml:space="preserve">Zna rozwiązania konstrukcyjne współczesnych turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1305,87 +1375,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna konstrukcję podstawowych elementów turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna rozwiązania konstrukcyjne współczesnych turbin.</w:t>
+        <w:t xml:space="preserve">Zna konstrukcję podstawowych elementów turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1404,128 +1544,198 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna konstrukcję podstawowych elementów turbin.</w:t>
+        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna konstrukcję podstawowych elementów turbin.</w:t>
+        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1544,58 +1754,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
+        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1614,58 +1824,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
+        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1684,58 +1894,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna warunki pracy, obciążenia i zasady obliczeń wytrzymałościowych głównych części turbin.</w:t>
+        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1754,442 +1964,232 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W07</w:t>
+        <w:t xml:space="preserve">E1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W16</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>