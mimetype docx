--- v3 (2026-07-26)
+++ v4 (2026-09-04)
@@ -2005,50 +2005,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2076,120 +2146,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>