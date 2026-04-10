--- v2 (2026-03-19)
+++ v3 (2026-04-10)
@@ -1733,50 +1733,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1902,92 +1972,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U29</w:t>
+        <w:t xml:space="preserve">E1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2013,50 +2083,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -2434,260 +2644,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U24</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>