--- v3 (2026-04-10)
+++ v4 (2026-06-27)
@@ -1733,50 +1733,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1804,190 +1944,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U07</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>