--- v4 (2026-06-27)
+++ v5 (2026-09-04)
@@ -1733,50 +1733,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1902,92 +1972,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK713_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie opisać (scharakteryzować) wybrany system i podsystem energetyczny.</w:t>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U07</w:t>
+        <w:t xml:space="preserve">E1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2013,681 +2083,611 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK713_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi dobrać parametry systemu i jego głównych urządzeń oraz ocenić wpływ najważniejszych czynników na główne parametry techniczne i ekonomiczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U02</w:t>
-      </w:r>
-[...628 lines deleted...]
-        <w:t xml:space="preserve">E1_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>