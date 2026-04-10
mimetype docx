--- v1 (2025-12-25)
+++ v2 (2026-04-10)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.S.P7S_WG.3, I.P7S_WG, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>