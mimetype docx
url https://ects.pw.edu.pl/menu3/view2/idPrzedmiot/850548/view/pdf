--- v2 (2026-04-10)
+++ v3 (2026-06-04)
@@ -780,121 +780,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student zna podstawowe uwarunkowania komunikacji prowadzonej międzykulturowo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja, ćwiczenia w sali, kolokwium końcowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WK, II.S.P7S_WG.3, I.P7S_WG, II.S.P7S_WG.1</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>