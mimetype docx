--- v3 (2026-06-04)
+++ v4 (2026-06-26)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.S.P7S_WG.3, I.P7S_WG, II.S.P7S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.S.P7S_WG.3, II.S.P7S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>