--- v4 (2026-06-26)
+++ v5 (2026-07-26)
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>