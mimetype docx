--- v5 (2026-07-26)
+++ v6 (2026-09-04)
@@ -930,51 +930,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, I.P7S_UK, I.P7S_UW, II.X.P7S_UW.3.o, II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.X.P7S_UW.3.o, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>
@@ -994,67 +994,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja, ćwiczenia w sali, kolokwium końcowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02, K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04, K_K01, K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student jest świadom znaczenia nauk społecznych w opisywaniu złożoności współczesnego świata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>